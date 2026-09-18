--- v0 (2026-07-23)
+++ v1 (2026-09-18)
@@ -557,51 +557,51 @@
               <w:t>性別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9719B1" w14:textId="77777777" w:rsidR="007D3975" w:rsidRDefault="007D3975" w:rsidP="007D3975">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EC16DCB" w14:textId="7B16995F" w:rsidR="007D3975" w:rsidRPr="00BB4992" w:rsidRDefault="007D3975" w:rsidP="007D3975">
+          <w:p w14:paraId="7EC16DCB" w14:textId="441CC3DA" w:rsidR="007D3975" w:rsidRPr="00BB4992" w:rsidRDefault="007D3975" w:rsidP="007D3975">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -686,51 +686,51 @@
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
                     <v:rect w14:anchorId="27678117" id="Rectangle 936" o:spid="_x0000_s1026" style="position:absolute;margin-left:63.55pt;margin-top:12.65pt;width:4.45pt;height:5.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlcRyp0QEAAIkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zRVW0rUdLXa1SKk&#10;5SItfIDr2IlF4jEzbtPy9YzdbrfAG+LF8njsM+fMHK9vDkMv9gbJga9lOZlKYbyGxvm2lt++PrxZ&#10;SUFR+Ub14E0tj4bkzeb1q/UYKjODDvrGoGAQT9UYatnFGKqiIN2ZQdEEgvGctICDihxiWzSoRkYf&#10;+mI2nS6LEbAJCNoQ8en9KSk3Gd9ao+Nna8lE0deSucW8Yl63aS02a1W1qELn9JmG+gcWg3Kei16g&#10;7lVUYofuL6jBaQQCGycahgKsddpkDaymnP6h5qlTwWQt3BwKlzbR/4PVn/ZP4Qsm6hQeQX8n4eGu&#10;U741t4gwdkY1XK5MjSrGQNXlQQqIn4rt+BEaHq3aRcg9OFgcEiCrE4fc6uOl1eYQhebDxXJRLqTQ&#10;nFmuFqs8iEJVz08DUnxvYBBpU0vkOWZotX+kmKio6vlKquThwfV9nmXvfzvgi+kkU09skzGo2kJz&#10;ZOYIJz+wf3nTAf6UYmQv1JJ+7BQaKfoPntW/K+fzZJ4czBdvZxzgdWZ7nVFeM1QtoxSn7V08GW4X&#10;0LUdVyqzFg+33DHrsp4XVmeyPO8s8+zNZKjrON96+UGbXwAAAP//AwBQSwMEFAAGAAgAAAAhAC/Q&#10;sMffAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj1tLw0AQhd8F/8Mygi9iNxeMErMpUhCLCMX0&#10;8rxNxiSYnU2z2yT+e6dP+niYjzPfyZaz6cSIg2stKQgXAQik0lYt1Qp229f7JxDOa6p0ZwkV/KCD&#10;ZX59lem0shN94lj4WnAJuVQraLzvUyld2aDRbmF7JL592cFoz3GoZTXoictNJ6MgSKTRLfGHRve4&#10;arD8Ls5GwVRuxsP2401u7g5rS6f1aVXs35W6vZlfnkF4nP0fDBd9VoecnY72TJUTHefoMWRUQfQQ&#10;g7gAccLjjgriJASZZ/L/gvwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5XEcqdEBAACJ&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL9Cwx98A&#10;AAAJAQAADwAAAAAAAAAAAAAAAAArBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" filled="f" stroked="f"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB4992">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　男性</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BB7F063" w14:textId="1B0ABD78" w:rsidR="007D3975" w:rsidRDefault="007D3975" w:rsidP="007D3975">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB4992">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
@@ -2493,124 +2493,116 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>試験日時</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7360FDBE" w14:textId="219503A2" w:rsidR="00F871AC" w:rsidRPr="00723D86" w:rsidRDefault="00811143" w:rsidP="00723D86">
+          <w:p w14:paraId="7360FDBE" w14:textId="4DA44AA7" w:rsidR="00F871AC" w:rsidRPr="00723D86" w:rsidRDefault="00D32F4A" w:rsidP="00723D86">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="50" w:firstLine="100"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="001F46FB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00E65C42">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F871AC">
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="001044C5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>日</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001044C5">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-              <w:t>日</w:t>
+              <w:t>祝</w:t>
             </w:r>
             <w:r w:rsidR="00FE5628">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF0366">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2683,65 +2675,81 @@
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DE4974">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C91F77">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00816A70">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C91F77">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
             <w:r w:rsidR="00B11A7D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>:30～</w:t>
+              <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006154A2" w14:paraId="194FD980" w14:textId="3CC82E28" w:rsidTr="00364CB0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14686FB4" w14:textId="77777777" w:rsidR="006154A2" w:rsidRDefault="006154A2" w:rsidP="00E502A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2895"/>
@@ -5849,58 +5857,58 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="210"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0089629D" w:rsidRPr="00624A86" w:rsidSect="008678F5">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="737" w:right="720" w:bottom="295" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65F692D2" w14:textId="77777777" w:rsidR="00AE01DE" w:rsidRDefault="00AE01DE">
+    <w:p w14:paraId="1DF7B17A" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A09D27E" w14:textId="77777777" w:rsidR="00AE01DE" w:rsidRDefault="00AE01DE">
+    <w:p w14:paraId="030389B7" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5954,58 +5962,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="149C3A13" w14:textId="77777777" w:rsidR="00B308EB" w:rsidRDefault="00B308EB" w:rsidP="00F12A16">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>ク</w:t>
     </w:r>
     <w:r w:rsidR="00975B92">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>ラカズコミュニケーションズ</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DFB2DB0" w14:textId="77777777" w:rsidR="00AE01DE" w:rsidRDefault="00AE01DE">
+    <w:p w14:paraId="04BD57F5" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5AED6F" w14:textId="77777777" w:rsidR="00AE01DE" w:rsidRDefault="00AE01DE">
+    <w:p w14:paraId="3E9BBB5F" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3F6C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E6F4D0"/>
     <w:lvl w:ilvl="0" w:tplc="43B6F09A">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -9300,50 +9308,51 @@
     <w:rsid w:val="002A3407"/>
     <w:rsid w:val="002A65DF"/>
     <w:rsid w:val="002A67BE"/>
     <w:rsid w:val="002A7E56"/>
     <w:rsid w:val="002B0270"/>
     <w:rsid w:val="002B11D9"/>
     <w:rsid w:val="002B1345"/>
     <w:rsid w:val="002B186B"/>
     <w:rsid w:val="002B30DA"/>
     <w:rsid w:val="002B40EA"/>
     <w:rsid w:val="002B523A"/>
     <w:rsid w:val="002B671A"/>
     <w:rsid w:val="002B6AFB"/>
     <w:rsid w:val="002B6F5C"/>
     <w:rsid w:val="002C082B"/>
     <w:rsid w:val="002C1132"/>
     <w:rsid w:val="002C20DD"/>
     <w:rsid w:val="002C308C"/>
     <w:rsid w:val="002C5A42"/>
     <w:rsid w:val="002D1B88"/>
     <w:rsid w:val="002D3566"/>
     <w:rsid w:val="002D41C3"/>
     <w:rsid w:val="002D4514"/>
     <w:rsid w:val="002E2987"/>
     <w:rsid w:val="002E5C5E"/>
+    <w:rsid w:val="002E7B74"/>
     <w:rsid w:val="002F067A"/>
     <w:rsid w:val="002F1143"/>
     <w:rsid w:val="002F1451"/>
     <w:rsid w:val="002F30E6"/>
     <w:rsid w:val="002F3116"/>
     <w:rsid w:val="002F4864"/>
     <w:rsid w:val="003032F5"/>
     <w:rsid w:val="003067B9"/>
     <w:rsid w:val="00307AF3"/>
     <w:rsid w:val="0031549F"/>
     <w:rsid w:val="00320ED2"/>
     <w:rsid w:val="0032198E"/>
     <w:rsid w:val="003221D4"/>
     <w:rsid w:val="003240F9"/>
     <w:rsid w:val="003241BC"/>
     <w:rsid w:val="00324F91"/>
     <w:rsid w:val="0032632A"/>
     <w:rsid w:val="00326CB2"/>
     <w:rsid w:val="00332486"/>
     <w:rsid w:val="00332D09"/>
     <w:rsid w:val="00333A32"/>
     <w:rsid w:val="00334CBF"/>
     <w:rsid w:val="003350E6"/>
     <w:rsid w:val="003379B2"/>
     <w:rsid w:val="00337C34"/>
@@ -9432,127 +9441,131 @@
     <w:rsid w:val="004743CA"/>
     <w:rsid w:val="00475D67"/>
     <w:rsid w:val="00476CC5"/>
     <w:rsid w:val="00481430"/>
     <w:rsid w:val="004819D7"/>
     <w:rsid w:val="0048299D"/>
     <w:rsid w:val="00484140"/>
     <w:rsid w:val="00490CF6"/>
     <w:rsid w:val="00491424"/>
     <w:rsid w:val="004922BB"/>
     <w:rsid w:val="00493240"/>
     <w:rsid w:val="00495502"/>
     <w:rsid w:val="004A4BBC"/>
     <w:rsid w:val="004A5EF6"/>
     <w:rsid w:val="004A77ED"/>
     <w:rsid w:val="004B2804"/>
     <w:rsid w:val="004B7020"/>
     <w:rsid w:val="004C1B3E"/>
     <w:rsid w:val="004C52F0"/>
     <w:rsid w:val="004D3865"/>
     <w:rsid w:val="004E24FB"/>
     <w:rsid w:val="004E33C2"/>
     <w:rsid w:val="004E68D6"/>
     <w:rsid w:val="004F08A8"/>
     <w:rsid w:val="004F2C21"/>
+    <w:rsid w:val="004F4B9A"/>
     <w:rsid w:val="005019D9"/>
     <w:rsid w:val="005028D7"/>
     <w:rsid w:val="00512494"/>
     <w:rsid w:val="00513306"/>
     <w:rsid w:val="00513BA5"/>
     <w:rsid w:val="00515BBA"/>
     <w:rsid w:val="0052340A"/>
     <w:rsid w:val="00524F6E"/>
     <w:rsid w:val="005276EC"/>
     <w:rsid w:val="00531769"/>
     <w:rsid w:val="0053391D"/>
     <w:rsid w:val="00533D7D"/>
     <w:rsid w:val="005352A6"/>
     <w:rsid w:val="00542F00"/>
     <w:rsid w:val="00546062"/>
     <w:rsid w:val="005473AE"/>
     <w:rsid w:val="00547A01"/>
     <w:rsid w:val="005527CC"/>
     <w:rsid w:val="00554B0A"/>
     <w:rsid w:val="00555284"/>
     <w:rsid w:val="00560E73"/>
     <w:rsid w:val="00561A53"/>
     <w:rsid w:val="00565B01"/>
     <w:rsid w:val="00570883"/>
     <w:rsid w:val="00572558"/>
     <w:rsid w:val="00572BB6"/>
     <w:rsid w:val="00575428"/>
     <w:rsid w:val="00575905"/>
     <w:rsid w:val="00577421"/>
     <w:rsid w:val="00585ACC"/>
     <w:rsid w:val="00590496"/>
     <w:rsid w:val="005931F5"/>
     <w:rsid w:val="00595B9C"/>
     <w:rsid w:val="005973DB"/>
+    <w:rsid w:val="005A45D6"/>
     <w:rsid w:val="005A75B0"/>
     <w:rsid w:val="005A789D"/>
     <w:rsid w:val="005B2DF4"/>
     <w:rsid w:val="005B466A"/>
     <w:rsid w:val="005B6DA7"/>
     <w:rsid w:val="005B71AF"/>
     <w:rsid w:val="005B7A1F"/>
     <w:rsid w:val="005C02B5"/>
     <w:rsid w:val="005C0FB1"/>
     <w:rsid w:val="005C3224"/>
     <w:rsid w:val="005C3E8A"/>
     <w:rsid w:val="005D1E06"/>
     <w:rsid w:val="005D6A8A"/>
     <w:rsid w:val="005D6E2C"/>
     <w:rsid w:val="005D7415"/>
     <w:rsid w:val="005E0E77"/>
     <w:rsid w:val="005E2609"/>
     <w:rsid w:val="005E3270"/>
     <w:rsid w:val="005E709D"/>
     <w:rsid w:val="005E75EC"/>
     <w:rsid w:val="005E7A2D"/>
     <w:rsid w:val="005F28A8"/>
     <w:rsid w:val="005F4457"/>
     <w:rsid w:val="005F4833"/>
     <w:rsid w:val="005F4B1D"/>
     <w:rsid w:val="005F5B93"/>
     <w:rsid w:val="005F6DC5"/>
+    <w:rsid w:val="005F71DF"/>
     <w:rsid w:val="005F7833"/>
     <w:rsid w:val="00611CD8"/>
     <w:rsid w:val="0061269D"/>
     <w:rsid w:val="006126CB"/>
     <w:rsid w:val="0061505F"/>
     <w:rsid w:val="006154A2"/>
     <w:rsid w:val="0062024F"/>
     <w:rsid w:val="00621007"/>
     <w:rsid w:val="00624A86"/>
     <w:rsid w:val="00626320"/>
     <w:rsid w:val="00626E4A"/>
     <w:rsid w:val="00632A6D"/>
     <w:rsid w:val="00634310"/>
     <w:rsid w:val="00634CEE"/>
     <w:rsid w:val="00636C82"/>
     <w:rsid w:val="00647EBE"/>
+    <w:rsid w:val="0065325B"/>
     <w:rsid w:val="00653AF9"/>
     <w:rsid w:val="006574D1"/>
     <w:rsid w:val="00660654"/>
     <w:rsid w:val="00660C4D"/>
     <w:rsid w:val="0066447E"/>
     <w:rsid w:val="0066481B"/>
     <w:rsid w:val="00664B6F"/>
     <w:rsid w:val="006658CE"/>
     <w:rsid w:val="00667AE2"/>
     <w:rsid w:val="00667C2E"/>
     <w:rsid w:val="00671BF7"/>
     <w:rsid w:val="006720D9"/>
     <w:rsid w:val="00672529"/>
     <w:rsid w:val="00673BC4"/>
     <w:rsid w:val="006740AE"/>
     <w:rsid w:val="006763D9"/>
     <w:rsid w:val="00676F1E"/>
     <w:rsid w:val="0068473B"/>
     <w:rsid w:val="0068587C"/>
     <w:rsid w:val="006867A3"/>
     <w:rsid w:val="00686BF2"/>
     <w:rsid w:val="00687249"/>
     <w:rsid w:val="0069335D"/>
     <w:rsid w:val="00694C18"/>
     <w:rsid w:val="006975F2"/>
@@ -9629,100 +9642,103 @@
     <w:rsid w:val="00782E5D"/>
     <w:rsid w:val="007842DE"/>
     <w:rsid w:val="00796DA2"/>
     <w:rsid w:val="00797D84"/>
     <w:rsid w:val="007A0330"/>
     <w:rsid w:val="007A0526"/>
     <w:rsid w:val="007A183A"/>
     <w:rsid w:val="007A39A7"/>
     <w:rsid w:val="007A51AF"/>
     <w:rsid w:val="007A5CBE"/>
     <w:rsid w:val="007A7150"/>
     <w:rsid w:val="007B2F4F"/>
     <w:rsid w:val="007B3EEE"/>
     <w:rsid w:val="007B6CED"/>
     <w:rsid w:val="007B7132"/>
     <w:rsid w:val="007B7EA2"/>
     <w:rsid w:val="007C0A26"/>
     <w:rsid w:val="007C15CC"/>
     <w:rsid w:val="007C5606"/>
     <w:rsid w:val="007C6F5F"/>
     <w:rsid w:val="007D029A"/>
     <w:rsid w:val="007D05B4"/>
     <w:rsid w:val="007D37EC"/>
     <w:rsid w:val="007D3975"/>
     <w:rsid w:val="007D65B6"/>
+    <w:rsid w:val="007D7492"/>
     <w:rsid w:val="007E111F"/>
     <w:rsid w:val="007E40E1"/>
     <w:rsid w:val="007F0CCA"/>
     <w:rsid w:val="007F5041"/>
     <w:rsid w:val="007F6B25"/>
     <w:rsid w:val="007F7E4A"/>
     <w:rsid w:val="00801C56"/>
     <w:rsid w:val="00803D1B"/>
     <w:rsid w:val="00810C69"/>
     <w:rsid w:val="00811143"/>
     <w:rsid w:val="008111D0"/>
     <w:rsid w:val="00811FBE"/>
     <w:rsid w:val="008132FC"/>
     <w:rsid w:val="00813E7E"/>
+    <w:rsid w:val="00816A70"/>
     <w:rsid w:val="00816C95"/>
     <w:rsid w:val="008225D5"/>
     <w:rsid w:val="00823211"/>
     <w:rsid w:val="00823EC7"/>
     <w:rsid w:val="00824EF7"/>
     <w:rsid w:val="008264C6"/>
     <w:rsid w:val="00826D1D"/>
     <w:rsid w:val="00830F21"/>
     <w:rsid w:val="008322AC"/>
     <w:rsid w:val="008362BA"/>
     <w:rsid w:val="008371A8"/>
     <w:rsid w:val="0084126C"/>
     <w:rsid w:val="00842568"/>
     <w:rsid w:val="00842C07"/>
     <w:rsid w:val="008505F8"/>
     <w:rsid w:val="00851804"/>
     <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="0085401B"/>
     <w:rsid w:val="00854651"/>
     <w:rsid w:val="00855D40"/>
     <w:rsid w:val="00856285"/>
     <w:rsid w:val="008567FF"/>
     <w:rsid w:val="008624AF"/>
     <w:rsid w:val="008636EC"/>
     <w:rsid w:val="008645E2"/>
     <w:rsid w:val="00864F7E"/>
     <w:rsid w:val="00867192"/>
     <w:rsid w:val="008678F5"/>
     <w:rsid w:val="00871BF9"/>
     <w:rsid w:val="008740AD"/>
     <w:rsid w:val="00874910"/>
     <w:rsid w:val="00881D96"/>
     <w:rsid w:val="0088397D"/>
     <w:rsid w:val="0088489D"/>
     <w:rsid w:val="00886CE0"/>
     <w:rsid w:val="00891777"/>
+    <w:rsid w:val="008933B9"/>
     <w:rsid w:val="008935C0"/>
     <w:rsid w:val="0089629D"/>
     <w:rsid w:val="008A0824"/>
     <w:rsid w:val="008A1FA0"/>
     <w:rsid w:val="008A33C6"/>
     <w:rsid w:val="008A4541"/>
     <w:rsid w:val="008A6292"/>
     <w:rsid w:val="008B0D6E"/>
     <w:rsid w:val="008B7CF7"/>
     <w:rsid w:val="008C4665"/>
     <w:rsid w:val="008C598C"/>
     <w:rsid w:val="008C6381"/>
     <w:rsid w:val="008C6564"/>
     <w:rsid w:val="008C7F5C"/>
     <w:rsid w:val="008D0353"/>
     <w:rsid w:val="008D1E86"/>
     <w:rsid w:val="008D3493"/>
     <w:rsid w:val="008D59A5"/>
     <w:rsid w:val="008D73BF"/>
     <w:rsid w:val="008E0156"/>
     <w:rsid w:val="008E3B30"/>
     <w:rsid w:val="008E6D4F"/>
     <w:rsid w:val="008F2F80"/>
     <w:rsid w:val="008F5EA0"/>
     <w:rsid w:val="008F7B7F"/>
@@ -9759,158 +9775,164 @@
     <w:rsid w:val="0098152E"/>
     <w:rsid w:val="00981AFE"/>
     <w:rsid w:val="0098346E"/>
     <w:rsid w:val="009869B0"/>
     <w:rsid w:val="00991A23"/>
     <w:rsid w:val="009926BC"/>
     <w:rsid w:val="009948B0"/>
     <w:rsid w:val="00995054"/>
     <w:rsid w:val="00995CD4"/>
     <w:rsid w:val="009970B7"/>
     <w:rsid w:val="00997364"/>
     <w:rsid w:val="009A01C7"/>
     <w:rsid w:val="009A0EB0"/>
     <w:rsid w:val="009A20E8"/>
     <w:rsid w:val="009A253A"/>
     <w:rsid w:val="009A32D0"/>
     <w:rsid w:val="009A7C42"/>
     <w:rsid w:val="009A7F69"/>
     <w:rsid w:val="009B3622"/>
     <w:rsid w:val="009B38CA"/>
     <w:rsid w:val="009C3FC1"/>
     <w:rsid w:val="009C7514"/>
     <w:rsid w:val="009D2FB2"/>
     <w:rsid w:val="009D7930"/>
     <w:rsid w:val="009E086F"/>
+    <w:rsid w:val="009E15CB"/>
     <w:rsid w:val="009E1D1B"/>
     <w:rsid w:val="009E4A5E"/>
+    <w:rsid w:val="009E4BBD"/>
+    <w:rsid w:val="009E7101"/>
     <w:rsid w:val="009E7302"/>
     <w:rsid w:val="009E7C81"/>
     <w:rsid w:val="009F0ED0"/>
     <w:rsid w:val="009F79F5"/>
     <w:rsid w:val="009F7F16"/>
     <w:rsid w:val="00A032C9"/>
     <w:rsid w:val="00A10090"/>
     <w:rsid w:val="00A1089D"/>
     <w:rsid w:val="00A133E3"/>
     <w:rsid w:val="00A145DC"/>
     <w:rsid w:val="00A157FE"/>
     <w:rsid w:val="00A17821"/>
     <w:rsid w:val="00A201BD"/>
     <w:rsid w:val="00A24C43"/>
     <w:rsid w:val="00A26F51"/>
     <w:rsid w:val="00A2744C"/>
     <w:rsid w:val="00A31B0D"/>
     <w:rsid w:val="00A31CC9"/>
     <w:rsid w:val="00A32664"/>
     <w:rsid w:val="00A32AA7"/>
     <w:rsid w:val="00A34C12"/>
     <w:rsid w:val="00A37055"/>
     <w:rsid w:val="00A43DDD"/>
     <w:rsid w:val="00A45402"/>
     <w:rsid w:val="00A45A57"/>
     <w:rsid w:val="00A479D8"/>
     <w:rsid w:val="00A47B86"/>
     <w:rsid w:val="00A52DFF"/>
     <w:rsid w:val="00A55BCD"/>
     <w:rsid w:val="00A57AEF"/>
     <w:rsid w:val="00A6122F"/>
     <w:rsid w:val="00A64DF3"/>
     <w:rsid w:val="00A65FFD"/>
     <w:rsid w:val="00A661BA"/>
     <w:rsid w:val="00A676ED"/>
     <w:rsid w:val="00A7089B"/>
     <w:rsid w:val="00A73629"/>
     <w:rsid w:val="00A7428C"/>
     <w:rsid w:val="00A80C43"/>
+    <w:rsid w:val="00A813FA"/>
     <w:rsid w:val="00A829D2"/>
     <w:rsid w:val="00A87CC3"/>
     <w:rsid w:val="00A91380"/>
     <w:rsid w:val="00A91A97"/>
     <w:rsid w:val="00A92F7F"/>
     <w:rsid w:val="00A94B31"/>
     <w:rsid w:val="00A9652E"/>
     <w:rsid w:val="00A97C2E"/>
     <w:rsid w:val="00AA11E8"/>
     <w:rsid w:val="00AA14B4"/>
     <w:rsid w:val="00AA21D8"/>
     <w:rsid w:val="00AA30F1"/>
     <w:rsid w:val="00AA5182"/>
     <w:rsid w:val="00AA56DF"/>
     <w:rsid w:val="00AA5A33"/>
     <w:rsid w:val="00AA63DC"/>
     <w:rsid w:val="00AA7C74"/>
     <w:rsid w:val="00AB1227"/>
     <w:rsid w:val="00AB15C3"/>
     <w:rsid w:val="00AB362F"/>
     <w:rsid w:val="00AB43E7"/>
     <w:rsid w:val="00AB6EFA"/>
     <w:rsid w:val="00AC02E8"/>
     <w:rsid w:val="00AC0B31"/>
     <w:rsid w:val="00AC1434"/>
     <w:rsid w:val="00AC18A7"/>
     <w:rsid w:val="00AC7D7C"/>
     <w:rsid w:val="00AD1191"/>
     <w:rsid w:val="00AD2AAD"/>
     <w:rsid w:val="00AD772E"/>
     <w:rsid w:val="00AD7CAF"/>
     <w:rsid w:val="00AE01DE"/>
+    <w:rsid w:val="00AE1230"/>
     <w:rsid w:val="00AE3F52"/>
     <w:rsid w:val="00AE4166"/>
     <w:rsid w:val="00AE5630"/>
     <w:rsid w:val="00AE7E88"/>
     <w:rsid w:val="00AF1017"/>
     <w:rsid w:val="00AF19E6"/>
     <w:rsid w:val="00B0393C"/>
     <w:rsid w:val="00B045EE"/>
     <w:rsid w:val="00B0735F"/>
     <w:rsid w:val="00B10087"/>
     <w:rsid w:val="00B11A7D"/>
     <w:rsid w:val="00B1237F"/>
     <w:rsid w:val="00B169B3"/>
     <w:rsid w:val="00B213E2"/>
     <w:rsid w:val="00B308EB"/>
     <w:rsid w:val="00B33255"/>
     <w:rsid w:val="00B40158"/>
     <w:rsid w:val="00B42088"/>
     <w:rsid w:val="00B4210E"/>
     <w:rsid w:val="00B42D21"/>
     <w:rsid w:val="00B4436D"/>
     <w:rsid w:val="00B454D6"/>
     <w:rsid w:val="00B529F9"/>
     <w:rsid w:val="00B5607A"/>
     <w:rsid w:val="00B61210"/>
     <w:rsid w:val="00B62B25"/>
     <w:rsid w:val="00B64CC3"/>
     <w:rsid w:val="00B71D08"/>
     <w:rsid w:val="00B727DE"/>
     <w:rsid w:val="00B74C04"/>
     <w:rsid w:val="00B756C5"/>
     <w:rsid w:val="00B7643E"/>
     <w:rsid w:val="00B76648"/>
     <w:rsid w:val="00B76ADD"/>
     <w:rsid w:val="00B8033B"/>
+    <w:rsid w:val="00B8073E"/>
     <w:rsid w:val="00B80EDC"/>
     <w:rsid w:val="00B82A83"/>
     <w:rsid w:val="00B8328E"/>
     <w:rsid w:val="00B841B9"/>
     <w:rsid w:val="00B852A8"/>
     <w:rsid w:val="00B871CE"/>
     <w:rsid w:val="00B900B3"/>
     <w:rsid w:val="00B9227A"/>
     <w:rsid w:val="00B931E3"/>
     <w:rsid w:val="00B937B5"/>
     <w:rsid w:val="00B95CB3"/>
     <w:rsid w:val="00B979B2"/>
     <w:rsid w:val="00B97F9B"/>
     <w:rsid w:val="00BA0776"/>
     <w:rsid w:val="00BA1488"/>
     <w:rsid w:val="00BA15B7"/>
     <w:rsid w:val="00BA27FA"/>
     <w:rsid w:val="00BA47CD"/>
     <w:rsid w:val="00BA4BA0"/>
     <w:rsid w:val="00BA7B3C"/>
     <w:rsid w:val="00BB425E"/>
     <w:rsid w:val="00BB4992"/>
     <w:rsid w:val="00BB50B8"/>
     <w:rsid w:val="00BB7481"/>
     <w:rsid w:val="00BB7A13"/>
@@ -9946,104 +9968,107 @@
     <w:rsid w:val="00C40006"/>
     <w:rsid w:val="00C44218"/>
     <w:rsid w:val="00C4606D"/>
     <w:rsid w:val="00C46071"/>
     <w:rsid w:val="00C47CDA"/>
     <w:rsid w:val="00C50626"/>
     <w:rsid w:val="00C51CC8"/>
     <w:rsid w:val="00C5221D"/>
     <w:rsid w:val="00C526DC"/>
     <w:rsid w:val="00C54538"/>
     <w:rsid w:val="00C56539"/>
     <w:rsid w:val="00C5711B"/>
     <w:rsid w:val="00C66403"/>
     <w:rsid w:val="00C66A46"/>
     <w:rsid w:val="00C70A64"/>
     <w:rsid w:val="00C70E88"/>
     <w:rsid w:val="00C7523A"/>
     <w:rsid w:val="00C764B5"/>
     <w:rsid w:val="00C805C8"/>
     <w:rsid w:val="00C81BCE"/>
     <w:rsid w:val="00C83E0E"/>
     <w:rsid w:val="00C84CD7"/>
     <w:rsid w:val="00C84DC5"/>
     <w:rsid w:val="00C869A2"/>
     <w:rsid w:val="00C913DA"/>
+    <w:rsid w:val="00C91F77"/>
     <w:rsid w:val="00C96063"/>
     <w:rsid w:val="00C96F95"/>
     <w:rsid w:val="00CA0A5F"/>
     <w:rsid w:val="00CB65D4"/>
     <w:rsid w:val="00CB6C7C"/>
     <w:rsid w:val="00CB6F6B"/>
     <w:rsid w:val="00CC1DA0"/>
     <w:rsid w:val="00CC2627"/>
     <w:rsid w:val="00CC3EA2"/>
     <w:rsid w:val="00CC5908"/>
     <w:rsid w:val="00CC7F32"/>
     <w:rsid w:val="00CD2A76"/>
     <w:rsid w:val="00CD31CB"/>
     <w:rsid w:val="00CD4B3E"/>
     <w:rsid w:val="00CD4C82"/>
     <w:rsid w:val="00CD6446"/>
     <w:rsid w:val="00CD774F"/>
     <w:rsid w:val="00CD7DFD"/>
     <w:rsid w:val="00CE368B"/>
     <w:rsid w:val="00CF0366"/>
     <w:rsid w:val="00CF3C32"/>
     <w:rsid w:val="00D0058F"/>
     <w:rsid w:val="00D05C13"/>
     <w:rsid w:val="00D10520"/>
     <w:rsid w:val="00D147E8"/>
     <w:rsid w:val="00D17D34"/>
     <w:rsid w:val="00D20103"/>
     <w:rsid w:val="00D20402"/>
     <w:rsid w:val="00D20ADF"/>
     <w:rsid w:val="00D21DA7"/>
     <w:rsid w:val="00D252A4"/>
     <w:rsid w:val="00D252C3"/>
     <w:rsid w:val="00D262A2"/>
     <w:rsid w:val="00D27088"/>
     <w:rsid w:val="00D30D3C"/>
+    <w:rsid w:val="00D32F4A"/>
     <w:rsid w:val="00D3340A"/>
     <w:rsid w:val="00D33598"/>
     <w:rsid w:val="00D367FA"/>
     <w:rsid w:val="00D36D08"/>
     <w:rsid w:val="00D371F9"/>
     <w:rsid w:val="00D40BE0"/>
     <w:rsid w:val="00D40EC2"/>
     <w:rsid w:val="00D41158"/>
     <w:rsid w:val="00D41788"/>
     <w:rsid w:val="00D42D4A"/>
     <w:rsid w:val="00D459AE"/>
     <w:rsid w:val="00D46A9A"/>
     <w:rsid w:val="00D51395"/>
     <w:rsid w:val="00D56059"/>
     <w:rsid w:val="00D62F75"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D64EF4"/>
     <w:rsid w:val="00D70605"/>
     <w:rsid w:val="00D73374"/>
+    <w:rsid w:val="00D74F58"/>
     <w:rsid w:val="00D75D44"/>
     <w:rsid w:val="00D82278"/>
     <w:rsid w:val="00D827F7"/>
     <w:rsid w:val="00D8419A"/>
     <w:rsid w:val="00D8432F"/>
     <w:rsid w:val="00D8471F"/>
     <w:rsid w:val="00D9255A"/>
     <w:rsid w:val="00D94C3B"/>
     <w:rsid w:val="00D967AE"/>
     <w:rsid w:val="00D9788D"/>
     <w:rsid w:val="00DA0266"/>
     <w:rsid w:val="00DA2144"/>
     <w:rsid w:val="00DA37D2"/>
     <w:rsid w:val="00DA3B16"/>
     <w:rsid w:val="00DA3C46"/>
     <w:rsid w:val="00DB5A26"/>
     <w:rsid w:val="00DB696E"/>
     <w:rsid w:val="00DC7901"/>
     <w:rsid w:val="00DE1856"/>
     <w:rsid w:val="00DE3D56"/>
     <w:rsid w:val="00DE4974"/>
     <w:rsid w:val="00DE4D7C"/>
     <w:rsid w:val="00DE58AA"/>
     <w:rsid w:val="00DF5581"/>
     <w:rsid w:val="00DF67FD"/>
@@ -10055,50 +10080,51 @@
     <w:rsid w:val="00E17B74"/>
     <w:rsid w:val="00E203F6"/>
     <w:rsid w:val="00E20D4D"/>
     <w:rsid w:val="00E21E7E"/>
     <w:rsid w:val="00E2543B"/>
     <w:rsid w:val="00E2609A"/>
     <w:rsid w:val="00E261E3"/>
     <w:rsid w:val="00E27331"/>
     <w:rsid w:val="00E32D13"/>
     <w:rsid w:val="00E32DDF"/>
     <w:rsid w:val="00E36907"/>
     <w:rsid w:val="00E417CD"/>
     <w:rsid w:val="00E44428"/>
     <w:rsid w:val="00E448B8"/>
     <w:rsid w:val="00E47C28"/>
     <w:rsid w:val="00E502A4"/>
     <w:rsid w:val="00E54D7D"/>
     <w:rsid w:val="00E55093"/>
     <w:rsid w:val="00E555A4"/>
     <w:rsid w:val="00E56FEA"/>
     <w:rsid w:val="00E65C42"/>
     <w:rsid w:val="00E71305"/>
     <w:rsid w:val="00E7379C"/>
     <w:rsid w:val="00E7387C"/>
     <w:rsid w:val="00E76218"/>
+    <w:rsid w:val="00E8162E"/>
     <w:rsid w:val="00E82A1F"/>
     <w:rsid w:val="00E83696"/>
     <w:rsid w:val="00E93E71"/>
     <w:rsid w:val="00E97FA3"/>
     <w:rsid w:val="00EA084F"/>
     <w:rsid w:val="00EA0D6A"/>
     <w:rsid w:val="00EA1425"/>
     <w:rsid w:val="00EA24C3"/>
     <w:rsid w:val="00EA28E4"/>
     <w:rsid w:val="00EA3204"/>
     <w:rsid w:val="00EA3286"/>
     <w:rsid w:val="00EA3E8A"/>
     <w:rsid w:val="00EA74EE"/>
     <w:rsid w:val="00EB0803"/>
     <w:rsid w:val="00EB5280"/>
     <w:rsid w:val="00EB7E71"/>
     <w:rsid w:val="00EC1FCC"/>
     <w:rsid w:val="00EC2F4E"/>
     <w:rsid w:val="00EC37C5"/>
     <w:rsid w:val="00EC419A"/>
     <w:rsid w:val="00EC5F97"/>
     <w:rsid w:val="00EC6303"/>
     <w:rsid w:val="00EC73B8"/>
     <w:rsid w:val="00ED0BA6"/>
     <w:rsid w:val="00ED213E"/>
@@ -10140,50 +10166,51 @@
     <w:rsid w:val="00F5192A"/>
     <w:rsid w:val="00F57C10"/>
     <w:rsid w:val="00F6008E"/>
     <w:rsid w:val="00F60767"/>
     <w:rsid w:val="00F6274D"/>
     <w:rsid w:val="00F6305B"/>
     <w:rsid w:val="00F6327D"/>
     <w:rsid w:val="00F64BF2"/>
     <w:rsid w:val="00F66E77"/>
     <w:rsid w:val="00F674BC"/>
     <w:rsid w:val="00F71BDA"/>
     <w:rsid w:val="00F71C20"/>
     <w:rsid w:val="00F728BD"/>
     <w:rsid w:val="00F734A4"/>
     <w:rsid w:val="00F73B13"/>
     <w:rsid w:val="00F74894"/>
     <w:rsid w:val="00F75170"/>
     <w:rsid w:val="00F76E2E"/>
     <w:rsid w:val="00F81FD5"/>
     <w:rsid w:val="00F832F5"/>
     <w:rsid w:val="00F840F7"/>
     <w:rsid w:val="00F84FED"/>
     <w:rsid w:val="00F871AC"/>
     <w:rsid w:val="00F87741"/>
     <w:rsid w:val="00F94C28"/>
+    <w:rsid w:val="00F94F00"/>
     <w:rsid w:val="00F959B5"/>
     <w:rsid w:val="00F95EAA"/>
     <w:rsid w:val="00FA0671"/>
     <w:rsid w:val="00FA0A16"/>
     <w:rsid w:val="00FA31D5"/>
     <w:rsid w:val="00FA4FE6"/>
     <w:rsid w:val="00FA5867"/>
     <w:rsid w:val="00FA5C65"/>
     <w:rsid w:val="00FA5FCB"/>
     <w:rsid w:val="00FA6AE4"/>
     <w:rsid w:val="00FB010B"/>
     <w:rsid w:val="00FB309C"/>
     <w:rsid w:val="00FB555D"/>
     <w:rsid w:val="00FC0C34"/>
     <w:rsid w:val="00FC0E48"/>
     <w:rsid w:val="00FC2AF1"/>
     <w:rsid w:val="00FC4359"/>
     <w:rsid w:val="00FC44AF"/>
     <w:rsid w:val="00FC58D1"/>
     <w:rsid w:val="00FC5F12"/>
     <w:rsid w:val="00FC622C"/>
     <w:rsid w:val="00FD1470"/>
     <w:rsid w:val="00FD1D36"/>
     <w:rsid w:val="00FD60BB"/>
     <w:rsid w:val="00FE0853"/>
@@ -11022,75 +11049,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7C968F-746F-4636-A770-3B7080A0A848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>290</Words>
-  <Characters>1653</Characters>
+  <Characters>1654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>マイクロソフト オフィス スペシャリスト　試験申込書</vt:lpstr>
       <vt:lpstr>マイクロソフト オフィス スペシャリスト　試験申込書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>株式会社オデッセイ コミュニケーションズ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1940</CharactersWithSpaces>
+  <CharactersWithSpaces>1941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マイクロソフト オフィス スペシャリスト　試験申込書</dc:title>
   <dc:subject/>
   <dc:creator>倉員祥子</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>