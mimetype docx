--- v1 (2026-09-18)
+++ v2 (2026-11-05)
@@ -2493,116 +2493,132 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>試験日時</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7360FDBE" w14:textId="4DA44AA7" w:rsidR="00F871AC" w:rsidRPr="00723D86" w:rsidRDefault="00D32F4A" w:rsidP="00723D86">
+          <w:p w14:paraId="7360FDBE" w14:textId="03BF9276" w:rsidR="00F871AC" w:rsidRPr="00723D86" w:rsidRDefault="00813D27" w:rsidP="00723D86">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="50" w:firstLine="100"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006A779A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="001F46FB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006A779A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="001044C5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006A779A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>祝</w:t>
+              <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00FE5628">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00F871AC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF0366">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2640,102 +2656,102 @@
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>FORMCHECKBOX</w:instrText>
             </w:r>
             <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
+            <w:r w:rsidR="006859D0" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00DE4974" w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00DE4974">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　</w:t>
             </w:r>
-            <w:r w:rsidR="00C91F77">
+            <w:r w:rsidR="008B6567">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00816A70">
+            <w:r w:rsidR="006859D0">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C91F77">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="008B6567">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
             <w:r w:rsidR="00B11A7D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006154A2" w14:paraId="194FD980" w14:textId="3CC82E28" w:rsidTr="00364CB0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2835,51 +2851,51 @@
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2895"/>
                 <w:tab w:val="left" w:pos="5205"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B244E9B" w14:textId="2B728ADF" w:rsidR="006154A2" w:rsidRPr="00C7523A" w:rsidRDefault="006154A2" w:rsidP="00C7523A">
+          <w:p w14:paraId="7B244E9B" w14:textId="46BEC2A1" w:rsidR="006154A2" w:rsidRPr="00C7523A" w:rsidRDefault="006154A2" w:rsidP="00C7523A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="420"/>
               </w:tabs>
               <w:spacing w:beforeLines="20" w:before="72" w:afterLines="10" w:after="36"/>
               <w:ind w:firstLineChars="100" w:firstLine="160"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720462">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -5857,58 +5873,58 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="210"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0089629D" w:rsidRPr="00624A86" w:rsidSect="008678F5">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="737" w:right="720" w:bottom="295" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DF7B17A" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
+    <w:p w14:paraId="39E324A5" w14:textId="77777777" w:rsidR="00B61D25" w:rsidRDefault="00B61D25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="030389B7" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
+    <w:p w14:paraId="0BA87FAD" w14:textId="77777777" w:rsidR="00B61D25" w:rsidRDefault="00B61D25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5962,58 +5978,58 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="149C3A13" w14:textId="77777777" w:rsidR="00B308EB" w:rsidRDefault="00B308EB" w:rsidP="00F12A16">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>ク</w:t>
     </w:r>
     <w:r w:rsidR="00975B92">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>ラカズコミュニケーションズ</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04BD57F5" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
+    <w:p w14:paraId="520ABAE3" w14:textId="77777777" w:rsidR="00B61D25" w:rsidRDefault="00B61D25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E9BBB5F" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRDefault="00A813FA">
+    <w:p w14:paraId="0F240BBB" w14:textId="77777777" w:rsidR="00B61D25" w:rsidRDefault="00B61D25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3F6C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E6F4D0"/>
     <w:lvl w:ilvl="0" w:tplc="43B6F09A">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -9124,85 +9140,88 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002723C2"/>
     <w:rsid w:val="00001717"/>
     <w:rsid w:val="00001A72"/>
     <w:rsid w:val="00001BDC"/>
     <w:rsid w:val="0000264B"/>
     <w:rsid w:val="00006E61"/>
     <w:rsid w:val="00007DBB"/>
     <w:rsid w:val="00011762"/>
     <w:rsid w:val="00011C43"/>
     <w:rsid w:val="00011D2C"/>
     <w:rsid w:val="00012F4B"/>
     <w:rsid w:val="00013B29"/>
     <w:rsid w:val="00014B13"/>
     <w:rsid w:val="00021903"/>
     <w:rsid w:val="0002295A"/>
     <w:rsid w:val="000238F3"/>
     <w:rsid w:val="00025DFD"/>
+    <w:rsid w:val="00027278"/>
     <w:rsid w:val="0002764E"/>
     <w:rsid w:val="000323BB"/>
     <w:rsid w:val="0003383B"/>
     <w:rsid w:val="00040D4F"/>
     <w:rsid w:val="000426DA"/>
     <w:rsid w:val="00043692"/>
     <w:rsid w:val="0004532E"/>
     <w:rsid w:val="00045BFA"/>
     <w:rsid w:val="000460C1"/>
     <w:rsid w:val="00050261"/>
     <w:rsid w:val="00055D76"/>
     <w:rsid w:val="00056E72"/>
     <w:rsid w:val="00065D76"/>
     <w:rsid w:val="00066872"/>
     <w:rsid w:val="00070476"/>
     <w:rsid w:val="0007371D"/>
     <w:rsid w:val="0007446B"/>
     <w:rsid w:val="000777C4"/>
     <w:rsid w:val="00081797"/>
     <w:rsid w:val="000829A6"/>
     <w:rsid w:val="00082F17"/>
     <w:rsid w:val="00091E4C"/>
     <w:rsid w:val="00092D24"/>
     <w:rsid w:val="000930D4"/>
     <w:rsid w:val="00095E76"/>
     <w:rsid w:val="0009631E"/>
+    <w:rsid w:val="00096B53"/>
     <w:rsid w:val="000B2330"/>
     <w:rsid w:val="000B48F6"/>
     <w:rsid w:val="000B7C47"/>
     <w:rsid w:val="000C1CB5"/>
     <w:rsid w:val="000C43D5"/>
     <w:rsid w:val="000C551E"/>
     <w:rsid w:val="000C7D62"/>
     <w:rsid w:val="000D26B2"/>
     <w:rsid w:val="000D3B70"/>
+    <w:rsid w:val="000D4ED1"/>
     <w:rsid w:val="000D58FB"/>
     <w:rsid w:val="000D62DA"/>
     <w:rsid w:val="000D6655"/>
     <w:rsid w:val="000E09E2"/>
     <w:rsid w:val="000E34D4"/>
     <w:rsid w:val="000E51EF"/>
     <w:rsid w:val="000E56F3"/>
     <w:rsid w:val="000E5AE7"/>
     <w:rsid w:val="000E71E8"/>
     <w:rsid w:val="000E787D"/>
     <w:rsid w:val="000F204A"/>
     <w:rsid w:val="000F3C4E"/>
     <w:rsid w:val="000F44F4"/>
     <w:rsid w:val="000F4D56"/>
     <w:rsid w:val="000F635F"/>
     <w:rsid w:val="000F7712"/>
     <w:rsid w:val="000F77D8"/>
     <w:rsid w:val="0010153B"/>
     <w:rsid w:val="001044C5"/>
     <w:rsid w:val="0010600A"/>
     <w:rsid w:val="00107449"/>
     <w:rsid w:val="00110D22"/>
     <w:rsid w:val="00112C63"/>
     <w:rsid w:val="001169AF"/>
     <w:rsid w:val="001213A6"/>
@@ -9223,56 +9242,58 @@
     <w:rsid w:val="0015683A"/>
     <w:rsid w:val="00160C4B"/>
     <w:rsid w:val="001631B1"/>
     <w:rsid w:val="001651C5"/>
     <w:rsid w:val="001652B5"/>
     <w:rsid w:val="001725D3"/>
     <w:rsid w:val="00174BD1"/>
     <w:rsid w:val="001777DC"/>
     <w:rsid w:val="00180747"/>
     <w:rsid w:val="001812B5"/>
     <w:rsid w:val="001812E6"/>
     <w:rsid w:val="001833C1"/>
     <w:rsid w:val="00184F3A"/>
     <w:rsid w:val="00191708"/>
     <w:rsid w:val="00193182"/>
     <w:rsid w:val="0019428A"/>
     <w:rsid w:val="00195CA8"/>
     <w:rsid w:val="00196071"/>
     <w:rsid w:val="001972F1"/>
     <w:rsid w:val="00197B1A"/>
     <w:rsid w:val="001A1065"/>
     <w:rsid w:val="001A2BE4"/>
     <w:rsid w:val="001A46C2"/>
     <w:rsid w:val="001A5783"/>
     <w:rsid w:val="001B0AD3"/>
+    <w:rsid w:val="001C113D"/>
     <w:rsid w:val="001C1A34"/>
     <w:rsid w:val="001C29AC"/>
     <w:rsid w:val="001C2A22"/>
     <w:rsid w:val="001D4A2E"/>
     <w:rsid w:val="001D5280"/>
     <w:rsid w:val="001D5377"/>
+    <w:rsid w:val="001E0182"/>
     <w:rsid w:val="001E2B24"/>
     <w:rsid w:val="001E59B0"/>
     <w:rsid w:val="001E5D5E"/>
     <w:rsid w:val="001F46FB"/>
     <w:rsid w:val="001F55A2"/>
     <w:rsid w:val="0020002A"/>
     <w:rsid w:val="00201F36"/>
     <w:rsid w:val="0020392F"/>
     <w:rsid w:val="00204BE9"/>
     <w:rsid w:val="0020589A"/>
     <w:rsid w:val="00211AF8"/>
     <w:rsid w:val="00212AC0"/>
     <w:rsid w:val="00212C33"/>
     <w:rsid w:val="00213240"/>
     <w:rsid w:val="0021575D"/>
     <w:rsid w:val="00224313"/>
     <w:rsid w:val="00230469"/>
     <w:rsid w:val="00230B4B"/>
     <w:rsid w:val="00230FC2"/>
     <w:rsid w:val="00231324"/>
     <w:rsid w:val="002320D8"/>
     <w:rsid w:val="002332AB"/>
     <w:rsid w:val="00241109"/>
     <w:rsid w:val="0024232E"/>
     <w:rsid w:val="00245168"/>
@@ -9306,107 +9327,112 @@
     <w:rsid w:val="002A1959"/>
     <w:rsid w:val="002A19A5"/>
     <w:rsid w:val="002A3407"/>
     <w:rsid w:val="002A65DF"/>
     <w:rsid w:val="002A67BE"/>
     <w:rsid w:val="002A7E56"/>
     <w:rsid w:val="002B0270"/>
     <w:rsid w:val="002B11D9"/>
     <w:rsid w:val="002B1345"/>
     <w:rsid w:val="002B186B"/>
     <w:rsid w:val="002B30DA"/>
     <w:rsid w:val="002B40EA"/>
     <w:rsid w:val="002B523A"/>
     <w:rsid w:val="002B671A"/>
     <w:rsid w:val="002B6AFB"/>
     <w:rsid w:val="002B6F5C"/>
     <w:rsid w:val="002C082B"/>
     <w:rsid w:val="002C1132"/>
     <w:rsid w:val="002C20DD"/>
     <w:rsid w:val="002C308C"/>
     <w:rsid w:val="002C5A42"/>
     <w:rsid w:val="002D1B88"/>
     <w:rsid w:val="002D3566"/>
     <w:rsid w:val="002D41C3"/>
     <w:rsid w:val="002D4514"/>
+    <w:rsid w:val="002E0FE5"/>
     <w:rsid w:val="002E2987"/>
+    <w:rsid w:val="002E34CF"/>
     <w:rsid w:val="002E5C5E"/>
     <w:rsid w:val="002E7B74"/>
     <w:rsid w:val="002F067A"/>
     <w:rsid w:val="002F1143"/>
     <w:rsid w:val="002F1451"/>
     <w:rsid w:val="002F30E6"/>
     <w:rsid w:val="002F3116"/>
     <w:rsid w:val="002F4864"/>
     <w:rsid w:val="003032F5"/>
     <w:rsid w:val="003067B9"/>
+    <w:rsid w:val="0030786B"/>
     <w:rsid w:val="00307AF3"/>
+    <w:rsid w:val="0031188C"/>
     <w:rsid w:val="0031549F"/>
     <w:rsid w:val="00320ED2"/>
     <w:rsid w:val="0032198E"/>
     <w:rsid w:val="003221D4"/>
     <w:rsid w:val="003240F9"/>
     <w:rsid w:val="003241BC"/>
     <w:rsid w:val="00324F91"/>
     <w:rsid w:val="0032632A"/>
     <w:rsid w:val="00326CB2"/>
     <w:rsid w:val="00332486"/>
     <w:rsid w:val="00332D09"/>
     <w:rsid w:val="00333A32"/>
     <w:rsid w:val="00334CBF"/>
     <w:rsid w:val="003350E6"/>
     <w:rsid w:val="003379B2"/>
     <w:rsid w:val="00337C34"/>
     <w:rsid w:val="003407BC"/>
     <w:rsid w:val="00342FCA"/>
     <w:rsid w:val="0034454B"/>
     <w:rsid w:val="00344BAA"/>
     <w:rsid w:val="00350CAC"/>
     <w:rsid w:val="0035130B"/>
     <w:rsid w:val="00352A2F"/>
     <w:rsid w:val="00353B26"/>
     <w:rsid w:val="00355C0F"/>
     <w:rsid w:val="0035764A"/>
     <w:rsid w:val="00363047"/>
     <w:rsid w:val="00363494"/>
     <w:rsid w:val="00370664"/>
     <w:rsid w:val="00371EA5"/>
     <w:rsid w:val="003737C0"/>
     <w:rsid w:val="00376940"/>
     <w:rsid w:val="003802FE"/>
     <w:rsid w:val="00380DBD"/>
     <w:rsid w:val="003864CE"/>
     <w:rsid w:val="003865E6"/>
     <w:rsid w:val="00391216"/>
     <w:rsid w:val="00393CB4"/>
     <w:rsid w:val="00394C6A"/>
     <w:rsid w:val="00396E36"/>
     <w:rsid w:val="003A0970"/>
     <w:rsid w:val="003A0CAF"/>
     <w:rsid w:val="003A1FA0"/>
     <w:rsid w:val="003A74BD"/>
     <w:rsid w:val="003A7A2D"/>
+    <w:rsid w:val="003B7233"/>
     <w:rsid w:val="003C005C"/>
     <w:rsid w:val="003C6A68"/>
     <w:rsid w:val="003C7A6D"/>
     <w:rsid w:val="003D2198"/>
     <w:rsid w:val="003D2F11"/>
     <w:rsid w:val="003D3A40"/>
     <w:rsid w:val="003E154C"/>
     <w:rsid w:val="003E3CA5"/>
     <w:rsid w:val="003E498F"/>
     <w:rsid w:val="003E4B0B"/>
     <w:rsid w:val="003F018E"/>
     <w:rsid w:val="003F2166"/>
     <w:rsid w:val="003F76B6"/>
     <w:rsid w:val="003F7703"/>
     <w:rsid w:val="0040331C"/>
     <w:rsid w:val="00403641"/>
     <w:rsid w:val="004041E4"/>
     <w:rsid w:val="00405036"/>
     <w:rsid w:val="004063EE"/>
     <w:rsid w:val="0041050D"/>
     <w:rsid w:val="0041130C"/>
     <w:rsid w:val="00413C33"/>
     <w:rsid w:val="004156FD"/>
     <w:rsid w:val="00420981"/>
     <w:rsid w:val="00431264"/>
@@ -9427,209 +9453,218 @@
     <w:rsid w:val="0044717F"/>
     <w:rsid w:val="00447837"/>
     <w:rsid w:val="004531B2"/>
     <w:rsid w:val="004559BE"/>
     <w:rsid w:val="00456181"/>
     <w:rsid w:val="004569D5"/>
     <w:rsid w:val="00457938"/>
     <w:rsid w:val="004617CA"/>
     <w:rsid w:val="00463166"/>
     <w:rsid w:val="00463F0C"/>
     <w:rsid w:val="0046599F"/>
     <w:rsid w:val="00470137"/>
     <w:rsid w:val="0047160D"/>
     <w:rsid w:val="004742CF"/>
     <w:rsid w:val="004743CA"/>
     <w:rsid w:val="00475D67"/>
     <w:rsid w:val="00476CC5"/>
     <w:rsid w:val="00481430"/>
     <w:rsid w:val="004819D7"/>
     <w:rsid w:val="0048299D"/>
     <w:rsid w:val="00484140"/>
     <w:rsid w:val="00490CF6"/>
     <w:rsid w:val="00491424"/>
     <w:rsid w:val="004922BB"/>
     <w:rsid w:val="00493240"/>
+    <w:rsid w:val="00493E50"/>
     <w:rsid w:val="00495502"/>
     <w:rsid w:val="004A4BBC"/>
     <w:rsid w:val="004A5EF6"/>
     <w:rsid w:val="004A77ED"/>
     <w:rsid w:val="004B2804"/>
     <w:rsid w:val="004B7020"/>
     <w:rsid w:val="004C1B3E"/>
     <w:rsid w:val="004C52F0"/>
     <w:rsid w:val="004D3865"/>
+    <w:rsid w:val="004D5360"/>
     <w:rsid w:val="004E24FB"/>
     <w:rsid w:val="004E33C2"/>
     <w:rsid w:val="004E68D6"/>
     <w:rsid w:val="004F08A8"/>
     <w:rsid w:val="004F2C21"/>
+    <w:rsid w:val="004F3D0E"/>
     <w:rsid w:val="004F4B9A"/>
     <w:rsid w:val="005019D9"/>
     <w:rsid w:val="005028D7"/>
     <w:rsid w:val="00512494"/>
     <w:rsid w:val="00513306"/>
     <w:rsid w:val="00513BA5"/>
     <w:rsid w:val="00515BBA"/>
     <w:rsid w:val="0052340A"/>
     <w:rsid w:val="00524F6E"/>
     <w:rsid w:val="005276EC"/>
     <w:rsid w:val="00531769"/>
     <w:rsid w:val="0053391D"/>
     <w:rsid w:val="00533D7D"/>
     <w:rsid w:val="005352A6"/>
     <w:rsid w:val="00542F00"/>
     <w:rsid w:val="00546062"/>
     <w:rsid w:val="005473AE"/>
     <w:rsid w:val="00547A01"/>
     <w:rsid w:val="005527CC"/>
+    <w:rsid w:val="00554A0F"/>
     <w:rsid w:val="00554B0A"/>
     <w:rsid w:val="00555284"/>
     <w:rsid w:val="00560E73"/>
     <w:rsid w:val="00561A53"/>
     <w:rsid w:val="00565B01"/>
     <w:rsid w:val="00570883"/>
     <w:rsid w:val="00572558"/>
     <w:rsid w:val="00572BB6"/>
     <w:rsid w:val="00575428"/>
     <w:rsid w:val="00575905"/>
     <w:rsid w:val="00577421"/>
     <w:rsid w:val="00585ACC"/>
     <w:rsid w:val="00590496"/>
     <w:rsid w:val="005931F5"/>
     <w:rsid w:val="00595B9C"/>
     <w:rsid w:val="005973DB"/>
+    <w:rsid w:val="005A3BAF"/>
     <w:rsid w:val="005A45D6"/>
     <w:rsid w:val="005A75B0"/>
     <w:rsid w:val="005A789D"/>
     <w:rsid w:val="005B2DF4"/>
     <w:rsid w:val="005B466A"/>
     <w:rsid w:val="005B6DA7"/>
     <w:rsid w:val="005B71AF"/>
     <w:rsid w:val="005B7A1F"/>
     <w:rsid w:val="005C02B5"/>
     <w:rsid w:val="005C0FB1"/>
     <w:rsid w:val="005C3224"/>
     <w:rsid w:val="005C3E8A"/>
     <w:rsid w:val="005D1E06"/>
     <w:rsid w:val="005D6A8A"/>
     <w:rsid w:val="005D6E2C"/>
     <w:rsid w:val="005D7415"/>
     <w:rsid w:val="005E0E77"/>
     <w:rsid w:val="005E2609"/>
     <w:rsid w:val="005E3270"/>
     <w:rsid w:val="005E709D"/>
     <w:rsid w:val="005E75EC"/>
     <w:rsid w:val="005E7A2D"/>
     <w:rsid w:val="005F28A8"/>
     <w:rsid w:val="005F4457"/>
     <w:rsid w:val="005F4833"/>
     <w:rsid w:val="005F4B1D"/>
     <w:rsid w:val="005F5B93"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F71DF"/>
     <w:rsid w:val="005F7833"/>
     <w:rsid w:val="00611CD8"/>
     <w:rsid w:val="0061269D"/>
     <w:rsid w:val="006126CB"/>
     <w:rsid w:val="0061505F"/>
     <w:rsid w:val="006154A2"/>
     <w:rsid w:val="0062024F"/>
     <w:rsid w:val="00621007"/>
     <w:rsid w:val="00624A86"/>
     <w:rsid w:val="00626320"/>
     <w:rsid w:val="00626E4A"/>
     <w:rsid w:val="00632A6D"/>
     <w:rsid w:val="00634310"/>
     <w:rsid w:val="00634CEE"/>
     <w:rsid w:val="00636C82"/>
     <w:rsid w:val="00647EBE"/>
+    <w:rsid w:val="006505E9"/>
     <w:rsid w:val="0065325B"/>
     <w:rsid w:val="00653AF9"/>
     <w:rsid w:val="006574D1"/>
     <w:rsid w:val="00660654"/>
     <w:rsid w:val="00660C4D"/>
     <w:rsid w:val="0066447E"/>
     <w:rsid w:val="0066481B"/>
     <w:rsid w:val="00664B6F"/>
     <w:rsid w:val="006658CE"/>
     <w:rsid w:val="00667AE2"/>
     <w:rsid w:val="00667C2E"/>
     <w:rsid w:val="00671BF7"/>
     <w:rsid w:val="006720D9"/>
     <w:rsid w:val="00672529"/>
     <w:rsid w:val="00673BC4"/>
     <w:rsid w:val="006740AE"/>
     <w:rsid w:val="006763D9"/>
     <w:rsid w:val="00676F1E"/>
     <w:rsid w:val="0068473B"/>
     <w:rsid w:val="0068587C"/>
+    <w:rsid w:val="006859D0"/>
     <w:rsid w:val="006867A3"/>
     <w:rsid w:val="00686BF2"/>
     <w:rsid w:val="00687249"/>
     <w:rsid w:val="0069335D"/>
     <w:rsid w:val="00694C18"/>
     <w:rsid w:val="006975F2"/>
     <w:rsid w:val="006A2AAD"/>
     <w:rsid w:val="006A629C"/>
+    <w:rsid w:val="006A779A"/>
     <w:rsid w:val="006B0274"/>
     <w:rsid w:val="006B113A"/>
     <w:rsid w:val="006B26F5"/>
     <w:rsid w:val="006B2C98"/>
     <w:rsid w:val="006B3286"/>
     <w:rsid w:val="006C1933"/>
     <w:rsid w:val="006C3115"/>
     <w:rsid w:val="006D1A5F"/>
     <w:rsid w:val="006D2687"/>
     <w:rsid w:val="006D3499"/>
     <w:rsid w:val="006D4590"/>
     <w:rsid w:val="006D509A"/>
     <w:rsid w:val="006D6455"/>
     <w:rsid w:val="006E1CC0"/>
     <w:rsid w:val="006E5C30"/>
     <w:rsid w:val="006E5E32"/>
     <w:rsid w:val="006E6FFC"/>
     <w:rsid w:val="006E71C4"/>
     <w:rsid w:val="006F04CC"/>
     <w:rsid w:val="006F093E"/>
     <w:rsid w:val="006F1B72"/>
     <w:rsid w:val="006F49C4"/>
     <w:rsid w:val="006F55F4"/>
     <w:rsid w:val="00700419"/>
     <w:rsid w:val="0070092C"/>
     <w:rsid w:val="00702BB1"/>
     <w:rsid w:val="00702E7B"/>
     <w:rsid w:val="00707E95"/>
     <w:rsid w:val="0071324D"/>
     <w:rsid w:val="00713FC1"/>
     <w:rsid w:val="0071470A"/>
     <w:rsid w:val="0071492D"/>
     <w:rsid w:val="00714A29"/>
     <w:rsid w:val="0071541F"/>
     <w:rsid w:val="00720462"/>
     <w:rsid w:val="00720E10"/>
     <w:rsid w:val="00723D86"/>
+    <w:rsid w:val="007269FC"/>
     <w:rsid w:val="007271AE"/>
     <w:rsid w:val="007275EE"/>
     <w:rsid w:val="007305AA"/>
     <w:rsid w:val="00731669"/>
     <w:rsid w:val="00732643"/>
     <w:rsid w:val="00732BC8"/>
     <w:rsid w:val="00732C94"/>
     <w:rsid w:val="00734F21"/>
     <w:rsid w:val="00737EC1"/>
     <w:rsid w:val="0074082D"/>
     <w:rsid w:val="00743593"/>
     <w:rsid w:val="007436CA"/>
     <w:rsid w:val="007440E1"/>
     <w:rsid w:val="00744C36"/>
     <w:rsid w:val="00746D53"/>
     <w:rsid w:val="00747D1D"/>
     <w:rsid w:val="007533AC"/>
     <w:rsid w:val="00755CA0"/>
     <w:rsid w:val="0075611C"/>
     <w:rsid w:val="00757C7E"/>
     <w:rsid w:val="00765446"/>
     <w:rsid w:val="00766FFB"/>
     <w:rsid w:val="00767842"/>
     <w:rsid w:val="00771E7A"/>
     <w:rsid w:val="00773514"/>
@@ -9656,202 +9691,211 @@
     <w:rsid w:val="007B7132"/>
     <w:rsid w:val="007B7EA2"/>
     <w:rsid w:val="007C0A26"/>
     <w:rsid w:val="007C15CC"/>
     <w:rsid w:val="007C5606"/>
     <w:rsid w:val="007C6F5F"/>
     <w:rsid w:val="007D029A"/>
     <w:rsid w:val="007D05B4"/>
     <w:rsid w:val="007D37EC"/>
     <w:rsid w:val="007D3975"/>
     <w:rsid w:val="007D65B6"/>
     <w:rsid w:val="007D7492"/>
     <w:rsid w:val="007E111F"/>
     <w:rsid w:val="007E40E1"/>
     <w:rsid w:val="007F0CCA"/>
     <w:rsid w:val="007F5041"/>
     <w:rsid w:val="007F6B25"/>
     <w:rsid w:val="007F7E4A"/>
     <w:rsid w:val="00801C56"/>
     <w:rsid w:val="00803D1B"/>
     <w:rsid w:val="00810C69"/>
     <w:rsid w:val="00811143"/>
     <w:rsid w:val="008111D0"/>
     <w:rsid w:val="00811FBE"/>
     <w:rsid w:val="008132FC"/>
+    <w:rsid w:val="0081395D"/>
+    <w:rsid w:val="00813D27"/>
     <w:rsid w:val="00813E7E"/>
     <w:rsid w:val="00816A70"/>
     <w:rsid w:val="00816C95"/>
     <w:rsid w:val="008225D5"/>
     <w:rsid w:val="00823211"/>
     <w:rsid w:val="00823EC7"/>
     <w:rsid w:val="00824EF7"/>
     <w:rsid w:val="008264C6"/>
     <w:rsid w:val="00826D1D"/>
     <w:rsid w:val="00830F21"/>
     <w:rsid w:val="008322AC"/>
     <w:rsid w:val="008362BA"/>
     <w:rsid w:val="008371A8"/>
     <w:rsid w:val="0084126C"/>
     <w:rsid w:val="00842568"/>
     <w:rsid w:val="00842C07"/>
     <w:rsid w:val="008505F8"/>
     <w:rsid w:val="00851804"/>
     <w:rsid w:val="00853BE0"/>
     <w:rsid w:val="0085401B"/>
     <w:rsid w:val="00854651"/>
     <w:rsid w:val="00855D40"/>
     <w:rsid w:val="00856285"/>
     <w:rsid w:val="008567FF"/>
     <w:rsid w:val="008624AF"/>
     <w:rsid w:val="008636EC"/>
     <w:rsid w:val="008645E2"/>
     <w:rsid w:val="00864F7E"/>
     <w:rsid w:val="00867192"/>
     <w:rsid w:val="008678F5"/>
     <w:rsid w:val="00871BF9"/>
     <w:rsid w:val="008740AD"/>
     <w:rsid w:val="00874910"/>
     <w:rsid w:val="00881D96"/>
     <w:rsid w:val="0088397D"/>
     <w:rsid w:val="0088489D"/>
     <w:rsid w:val="00886CE0"/>
+    <w:rsid w:val="0089031E"/>
     <w:rsid w:val="00891777"/>
     <w:rsid w:val="008933B9"/>
     <w:rsid w:val="008935C0"/>
     <w:rsid w:val="0089629D"/>
     <w:rsid w:val="008A0824"/>
     <w:rsid w:val="008A1FA0"/>
     <w:rsid w:val="008A33C6"/>
     <w:rsid w:val="008A4541"/>
     <w:rsid w:val="008A6292"/>
     <w:rsid w:val="008B0D6E"/>
+    <w:rsid w:val="008B6567"/>
     <w:rsid w:val="008B7CF7"/>
     <w:rsid w:val="008C4665"/>
     <w:rsid w:val="008C598C"/>
     <w:rsid w:val="008C6381"/>
     <w:rsid w:val="008C6564"/>
     <w:rsid w:val="008C7F5C"/>
     <w:rsid w:val="008D0353"/>
     <w:rsid w:val="008D1E86"/>
     <w:rsid w:val="008D3493"/>
     <w:rsid w:val="008D59A5"/>
     <w:rsid w:val="008D73BF"/>
     <w:rsid w:val="008E0156"/>
     <w:rsid w:val="008E3B30"/>
     <w:rsid w:val="008E6D4F"/>
     <w:rsid w:val="008F2F80"/>
     <w:rsid w:val="008F5EA0"/>
     <w:rsid w:val="008F7B7F"/>
     <w:rsid w:val="009006F7"/>
     <w:rsid w:val="00900BF7"/>
     <w:rsid w:val="00903B66"/>
     <w:rsid w:val="009075FF"/>
     <w:rsid w:val="009078AE"/>
     <w:rsid w:val="0091285D"/>
     <w:rsid w:val="00916CDD"/>
     <w:rsid w:val="00920158"/>
+    <w:rsid w:val="00923E71"/>
     <w:rsid w:val="00924A1B"/>
     <w:rsid w:val="00925E26"/>
     <w:rsid w:val="009273D7"/>
     <w:rsid w:val="009275B7"/>
     <w:rsid w:val="00930DF3"/>
     <w:rsid w:val="009333BD"/>
     <w:rsid w:val="009333C4"/>
     <w:rsid w:val="00934691"/>
     <w:rsid w:val="00935BB0"/>
+    <w:rsid w:val="0093793C"/>
     <w:rsid w:val="00937F49"/>
     <w:rsid w:val="00943589"/>
     <w:rsid w:val="009447C4"/>
     <w:rsid w:val="00944857"/>
     <w:rsid w:val="009451FC"/>
     <w:rsid w:val="0095295D"/>
     <w:rsid w:val="00963BD6"/>
     <w:rsid w:val="0096644B"/>
     <w:rsid w:val="009715CF"/>
     <w:rsid w:val="0097174E"/>
     <w:rsid w:val="00971E70"/>
     <w:rsid w:val="00975B92"/>
     <w:rsid w:val="00976546"/>
     <w:rsid w:val="0098152E"/>
     <w:rsid w:val="00981AFE"/>
     <w:rsid w:val="0098346E"/>
     <w:rsid w:val="009869B0"/>
     <w:rsid w:val="00991A23"/>
     <w:rsid w:val="009926BC"/>
     <w:rsid w:val="009948B0"/>
     <w:rsid w:val="00995054"/>
     <w:rsid w:val="00995CD4"/>
     <w:rsid w:val="009970B7"/>
     <w:rsid w:val="00997364"/>
     <w:rsid w:val="009A01C7"/>
     <w:rsid w:val="009A0EB0"/>
     <w:rsid w:val="009A20E8"/>
     <w:rsid w:val="009A253A"/>
     <w:rsid w:val="009A32D0"/>
     <w:rsid w:val="009A7C42"/>
     <w:rsid w:val="009A7F69"/>
     <w:rsid w:val="009B3622"/>
     <w:rsid w:val="009B38CA"/>
     <w:rsid w:val="009C3FC1"/>
     <w:rsid w:val="009C7514"/>
     <w:rsid w:val="009D2FB2"/>
     <w:rsid w:val="009D7930"/>
     <w:rsid w:val="009E086F"/>
     <w:rsid w:val="009E15CB"/>
     <w:rsid w:val="009E1D1B"/>
     <w:rsid w:val="009E4A5E"/>
     <w:rsid w:val="009E4BBD"/>
     <w:rsid w:val="009E7101"/>
     <w:rsid w:val="009E7302"/>
     <w:rsid w:val="009E7C81"/>
     <w:rsid w:val="009F0ED0"/>
     <w:rsid w:val="009F79F5"/>
     <w:rsid w:val="009F7F16"/>
+    <w:rsid w:val="00A02BCD"/>
     <w:rsid w:val="00A032C9"/>
     <w:rsid w:val="00A10090"/>
     <w:rsid w:val="00A1089D"/>
     <w:rsid w:val="00A133E3"/>
     <w:rsid w:val="00A145DC"/>
     <w:rsid w:val="00A157FE"/>
     <w:rsid w:val="00A17821"/>
     <w:rsid w:val="00A201BD"/>
     <w:rsid w:val="00A24C43"/>
     <w:rsid w:val="00A26F51"/>
     <w:rsid w:val="00A2744C"/>
     <w:rsid w:val="00A31B0D"/>
     <w:rsid w:val="00A31CC9"/>
     <w:rsid w:val="00A32664"/>
     <w:rsid w:val="00A32AA7"/>
     <w:rsid w:val="00A34C12"/>
     <w:rsid w:val="00A37055"/>
+    <w:rsid w:val="00A431BF"/>
     <w:rsid w:val="00A43DDD"/>
     <w:rsid w:val="00A45402"/>
     <w:rsid w:val="00A45A57"/>
     <w:rsid w:val="00A479D8"/>
     <w:rsid w:val="00A47B86"/>
     <w:rsid w:val="00A52DFF"/>
+    <w:rsid w:val="00A53958"/>
     <w:rsid w:val="00A55BCD"/>
     <w:rsid w:val="00A57AEF"/>
     <w:rsid w:val="00A6122F"/>
     <w:rsid w:val="00A64DF3"/>
     <w:rsid w:val="00A65FFD"/>
     <w:rsid w:val="00A661BA"/>
     <w:rsid w:val="00A676ED"/>
     <w:rsid w:val="00A7089B"/>
     <w:rsid w:val="00A73629"/>
     <w:rsid w:val="00A7428C"/>
     <w:rsid w:val="00A80C43"/>
     <w:rsid w:val="00A813FA"/>
     <w:rsid w:val="00A829D2"/>
     <w:rsid w:val="00A87CC3"/>
     <w:rsid w:val="00A91380"/>
     <w:rsid w:val="00A91A97"/>
     <w:rsid w:val="00A92F7F"/>
     <w:rsid w:val="00A94B31"/>
     <w:rsid w:val="00A9652E"/>
     <w:rsid w:val="00A97C2E"/>
     <w:rsid w:val="00AA11E8"/>
     <w:rsid w:val="00AA14B4"/>
     <w:rsid w:val="00AA21D8"/>
     <w:rsid w:val="00AA30F1"/>
     <w:rsid w:val="00AA5182"/>
@@ -9878,99 +9922,101 @@
     <w:rsid w:val="00AE3F52"/>
     <w:rsid w:val="00AE4166"/>
     <w:rsid w:val="00AE5630"/>
     <w:rsid w:val="00AE7E88"/>
     <w:rsid w:val="00AF1017"/>
     <w:rsid w:val="00AF19E6"/>
     <w:rsid w:val="00B0393C"/>
     <w:rsid w:val="00B045EE"/>
     <w:rsid w:val="00B0735F"/>
     <w:rsid w:val="00B10087"/>
     <w:rsid w:val="00B11A7D"/>
     <w:rsid w:val="00B1237F"/>
     <w:rsid w:val="00B169B3"/>
     <w:rsid w:val="00B213E2"/>
     <w:rsid w:val="00B308EB"/>
     <w:rsid w:val="00B33255"/>
     <w:rsid w:val="00B40158"/>
     <w:rsid w:val="00B42088"/>
     <w:rsid w:val="00B4210E"/>
     <w:rsid w:val="00B42D21"/>
     <w:rsid w:val="00B4436D"/>
     <w:rsid w:val="00B454D6"/>
     <w:rsid w:val="00B529F9"/>
     <w:rsid w:val="00B5607A"/>
     <w:rsid w:val="00B61210"/>
+    <w:rsid w:val="00B61D25"/>
     <w:rsid w:val="00B62B25"/>
     <w:rsid w:val="00B64CC3"/>
     <w:rsid w:val="00B71D08"/>
     <w:rsid w:val="00B727DE"/>
     <w:rsid w:val="00B74C04"/>
     <w:rsid w:val="00B756C5"/>
     <w:rsid w:val="00B7643E"/>
     <w:rsid w:val="00B76648"/>
     <w:rsid w:val="00B76ADD"/>
     <w:rsid w:val="00B8033B"/>
     <w:rsid w:val="00B8073E"/>
     <w:rsid w:val="00B80EDC"/>
     <w:rsid w:val="00B82A83"/>
     <w:rsid w:val="00B8328E"/>
     <w:rsid w:val="00B841B9"/>
     <w:rsid w:val="00B852A8"/>
     <w:rsid w:val="00B871CE"/>
     <w:rsid w:val="00B900B3"/>
     <w:rsid w:val="00B9227A"/>
     <w:rsid w:val="00B931E3"/>
     <w:rsid w:val="00B937B5"/>
     <w:rsid w:val="00B95CB3"/>
     <w:rsid w:val="00B979B2"/>
     <w:rsid w:val="00B97F9B"/>
     <w:rsid w:val="00BA0776"/>
     <w:rsid w:val="00BA1488"/>
     <w:rsid w:val="00BA15B7"/>
     <w:rsid w:val="00BA27FA"/>
     <w:rsid w:val="00BA47CD"/>
     <w:rsid w:val="00BA4BA0"/>
     <w:rsid w:val="00BA7B3C"/>
     <w:rsid w:val="00BB425E"/>
     <w:rsid w:val="00BB4992"/>
     <w:rsid w:val="00BB50B8"/>
     <w:rsid w:val="00BB7481"/>
     <w:rsid w:val="00BB7A13"/>
     <w:rsid w:val="00BC129A"/>
     <w:rsid w:val="00BC291D"/>
     <w:rsid w:val="00BD2012"/>
     <w:rsid w:val="00BD642E"/>
     <w:rsid w:val="00BD7264"/>
     <w:rsid w:val="00BD761D"/>
     <w:rsid w:val="00BE2D36"/>
     <w:rsid w:val="00BE3D21"/>
     <w:rsid w:val="00BF2540"/>
     <w:rsid w:val="00BF3AD0"/>
     <w:rsid w:val="00BF54A7"/>
     <w:rsid w:val="00BF709C"/>
     <w:rsid w:val="00BF7DD5"/>
+    <w:rsid w:val="00C019B6"/>
     <w:rsid w:val="00C02EC0"/>
     <w:rsid w:val="00C064AC"/>
     <w:rsid w:val="00C10719"/>
     <w:rsid w:val="00C10847"/>
     <w:rsid w:val="00C114F2"/>
     <w:rsid w:val="00C12898"/>
     <w:rsid w:val="00C142A9"/>
     <w:rsid w:val="00C17D7B"/>
     <w:rsid w:val="00C20E4E"/>
     <w:rsid w:val="00C22F43"/>
     <w:rsid w:val="00C2384B"/>
     <w:rsid w:val="00C258F0"/>
     <w:rsid w:val="00C27536"/>
     <w:rsid w:val="00C30270"/>
     <w:rsid w:val="00C31EAD"/>
     <w:rsid w:val="00C323E4"/>
     <w:rsid w:val="00C40006"/>
     <w:rsid w:val="00C44218"/>
     <w:rsid w:val="00C4606D"/>
     <w:rsid w:val="00C46071"/>
     <w:rsid w:val="00C47CDA"/>
     <w:rsid w:val="00C50626"/>
     <w:rsid w:val="00C51CC8"/>
     <w:rsid w:val="00C5221D"/>
     <w:rsid w:val="00C526DC"/>
@@ -10013,50 +10059,51 @@
     <w:rsid w:val="00CF0366"/>
     <w:rsid w:val="00CF3C32"/>
     <w:rsid w:val="00D0058F"/>
     <w:rsid w:val="00D05C13"/>
     <w:rsid w:val="00D10520"/>
     <w:rsid w:val="00D147E8"/>
     <w:rsid w:val="00D17D34"/>
     <w:rsid w:val="00D20103"/>
     <w:rsid w:val="00D20402"/>
     <w:rsid w:val="00D20ADF"/>
     <w:rsid w:val="00D21DA7"/>
     <w:rsid w:val="00D252A4"/>
     <w:rsid w:val="00D252C3"/>
     <w:rsid w:val="00D262A2"/>
     <w:rsid w:val="00D27088"/>
     <w:rsid w:val="00D30D3C"/>
     <w:rsid w:val="00D32F4A"/>
     <w:rsid w:val="00D3340A"/>
     <w:rsid w:val="00D33598"/>
     <w:rsid w:val="00D367FA"/>
     <w:rsid w:val="00D36D08"/>
     <w:rsid w:val="00D371F9"/>
     <w:rsid w:val="00D40BE0"/>
     <w:rsid w:val="00D40EC2"/>
     <w:rsid w:val="00D41158"/>
+    <w:rsid w:val="00D412B0"/>
     <w:rsid w:val="00D41788"/>
     <w:rsid w:val="00D42D4A"/>
     <w:rsid w:val="00D459AE"/>
     <w:rsid w:val="00D46A9A"/>
     <w:rsid w:val="00D51395"/>
     <w:rsid w:val="00D56059"/>
     <w:rsid w:val="00D62F75"/>
     <w:rsid w:val="00D639A6"/>
     <w:rsid w:val="00D64EF4"/>
     <w:rsid w:val="00D70605"/>
     <w:rsid w:val="00D73374"/>
     <w:rsid w:val="00D74F58"/>
     <w:rsid w:val="00D75D44"/>
     <w:rsid w:val="00D82278"/>
     <w:rsid w:val="00D827F7"/>
     <w:rsid w:val="00D8419A"/>
     <w:rsid w:val="00D8432F"/>
     <w:rsid w:val="00D8471F"/>
     <w:rsid w:val="00D9255A"/>
     <w:rsid w:val="00D94C3B"/>
     <w:rsid w:val="00D967AE"/>
     <w:rsid w:val="00D9788D"/>
     <w:rsid w:val="00DA0266"/>
     <w:rsid w:val="00DA2144"/>
     <w:rsid w:val="00DA37D2"/>
@@ -10075,50 +10122,51 @@
     <w:rsid w:val="00DF78AC"/>
     <w:rsid w:val="00E056E6"/>
     <w:rsid w:val="00E10BAC"/>
     <w:rsid w:val="00E1249E"/>
     <w:rsid w:val="00E13E20"/>
     <w:rsid w:val="00E17B74"/>
     <w:rsid w:val="00E203F6"/>
     <w:rsid w:val="00E20D4D"/>
     <w:rsid w:val="00E21E7E"/>
     <w:rsid w:val="00E2543B"/>
     <w:rsid w:val="00E2609A"/>
     <w:rsid w:val="00E261E3"/>
     <w:rsid w:val="00E27331"/>
     <w:rsid w:val="00E32D13"/>
     <w:rsid w:val="00E32DDF"/>
     <w:rsid w:val="00E36907"/>
     <w:rsid w:val="00E417CD"/>
     <w:rsid w:val="00E44428"/>
     <w:rsid w:val="00E448B8"/>
     <w:rsid w:val="00E47C28"/>
     <w:rsid w:val="00E502A4"/>
     <w:rsid w:val="00E54D7D"/>
     <w:rsid w:val="00E55093"/>
     <w:rsid w:val="00E555A4"/>
     <w:rsid w:val="00E56FEA"/>
+    <w:rsid w:val="00E62D14"/>
     <w:rsid w:val="00E65C42"/>
     <w:rsid w:val="00E71305"/>
     <w:rsid w:val="00E7379C"/>
     <w:rsid w:val="00E7387C"/>
     <w:rsid w:val="00E76218"/>
     <w:rsid w:val="00E8162E"/>
     <w:rsid w:val="00E82A1F"/>
     <w:rsid w:val="00E83696"/>
     <w:rsid w:val="00E93E71"/>
     <w:rsid w:val="00E97FA3"/>
     <w:rsid w:val="00EA084F"/>
     <w:rsid w:val="00EA0D6A"/>
     <w:rsid w:val="00EA1425"/>
     <w:rsid w:val="00EA24C3"/>
     <w:rsid w:val="00EA28E4"/>
     <w:rsid w:val="00EA3204"/>
     <w:rsid w:val="00EA3286"/>
     <w:rsid w:val="00EA3E8A"/>
     <w:rsid w:val="00EA74EE"/>
     <w:rsid w:val="00EB0803"/>
     <w:rsid w:val="00EB5280"/>
     <w:rsid w:val="00EB7E71"/>
     <w:rsid w:val="00EC1FCC"/>
     <w:rsid w:val="00EC2F4E"/>
     <w:rsid w:val="00EC37C5"/>
@@ -11049,75 +11097,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7C968F-746F-4636-A770-3B7080A0A848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>290</Words>
-  <Characters>1654</Characters>
+  <Characters>1655</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>マイクロソフト オフィス スペシャリスト　試験申込書</vt:lpstr>
       <vt:lpstr>マイクロソフト オフィス スペシャリスト　試験申込書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>株式会社オデッセイ コミュニケーションズ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1941</CharactersWithSpaces>
+  <CharactersWithSpaces>1942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マイクロソフト オフィス スペシャリスト　試験申込書</dc:title>
   <dc:subject/>
   <dc:creator>倉員祥子</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>